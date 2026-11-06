--- v0 (2026-04-05)
+++ v1 (2026-11-06)
@@ -1,1419 +1,757 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7a9f3f03b2794c39" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee59eaef7dd243888690338946a925a5.psmdcp" Id="R456d11f661a24c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6415c619955840b4" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9492a3a922684c3882a219cb038cfe77.psmdcp" Id="R6293e8b143404a47" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="31E1A1CA" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="335CB72C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>CHAPTER 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="4E27EF86" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="2ED1AAF9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
-        <w:t>Insurance Adjusters</w:t>
-[...352 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="53E3D083" w14:textId="77777777">
+        <w:t>Insurance Adjusters [Repealed]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="36693AD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="2966FEF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 38-47-10. Repealed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5FBA85F1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="4C38BDE1" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="77BE99B2" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="512F113C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: Former Section, titled Licenses required for adjusters; exemptions; automated claims adjudication system; denied claims, had the following history: Former 1976 Code § 38-47-10 [1947 (45) 322; 1952 Code § 37-201; 1962 Code § 37-201] recodified as § 38-45-10 by 1987 Act No. 155, § 1; Former 1976 Code § 38-49-10 [1947 (45) 322; 1952 Code § 37-221; 1962 Code § 37-221] recodified as § 38-47-10 by 1987 Act No. 155, § 1; 1993 Act No. 181, § 681; 2012 Act No. 281, § 1, eff June 26, 2012. Repealed by 2026 A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>ct No. 209, § 4, eff May 19, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="242AFF8A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="783015AA" w14:textId="77777777">
-[...54 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0505ABDE" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="59AF661F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 38-47-15. Repealed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="54561009" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="48E9FFAC" w14:textId="77777777">
-[...77 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="04F5F426" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="6A6652E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: Former Section, titled Applicant's business and residence address required; notice of change of address required, had the following history: 1988 Act No. 327, § 3; 1993 Act No. 181, § 681; 2016 Act No. 194 (H.4817), § 5, eff May 26, 2016. Repealed by 2026 Act No. 209, § 4, eff May 19, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="41265A3A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="64B7541D" w14:textId="77777777">
-[...71 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="06191AC7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="635C8E3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 38-47-20. Repealed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="20C5C536" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="4456C330" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6D30E113" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="011E430D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: Former Section, titled Reciprocal agreements as to licensing nonresidents, had the following history: Former 1976 Code § 38-47-20 [1947 (45) 322; 1952 Code § 37-202; 1962 Code § 37-202] recodified as § 38-45-20 by 1987 Act No. 155, § 1; Former 1976 Code § 38-49-20 [1957 (50) 534; 1962 Code § 37-221.1] recodified as § 38-47-20 by 1987 Act No. 155, § 1; 1993 Act No. 181, § 681. Repealed by 2026 Act No. 209, § 4, eff May 19, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3894A5AC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="19BECE95" w14:textId="77777777">
-[...54 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="498A9DBD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="780ADE47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 38-47-30. Repealed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="425035BF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="4EED5B8F" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5A1CB977" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="67C44797" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: Former Section, titled Fee for adjuster's license, had the following history: Former 1976 Code § 38-47-30 [1947 (45) 322; 1952 Code § 37-203; 1960 (51) 1646; 1962 Code § 37-203; 1969 (56) 240; 1970 (56) 2497; 1981 Act No. 11, § 1; 1981 Act No. 44, § 1] recodified as §§ 38-45-20 and 38-45-30 by 1987 Act No. 155, § 1; Former 1976 Code § 38-49-30 [1947 (45) 322; 1952 Code § 37-222; 1962 Code § 37-222; 1981 Act No. 44 § 2] recodified as § 38-47-30 by 1987 Act No. 155, § 1; 1992 Act No. 501, Part II § 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>1M; 1993 Act No. 181, § 681. Repealed by 2026 Act No. 209, § 4, eff May 19, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="170E1358" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="795BC1BB" w14:textId="77777777">
-[...54 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1B3C3AC7" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="64FB404C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 38-47-40. Repealed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="19DC5FDF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="6ED4AF81" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1C7845C4" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="12D1966B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: Former Section, titled Duration of license; nonpayment of fee; requirements for reinstatement, had the following history: Former 1976 Code § 38-47-40 [1947 (45) 322; 1952 Code § 37-203.1; 1962 Code § 37-203.1] recodified as § 38-45-30 by 1987 Act No. 155, § 1; Former 1976 Code §§ 38-1-60 [1979 Act No. 63] and 38-49-30 [1947 (45) 322; 1952 Code § 37-222; 1962 Code § 37-222] recodified as § 38-47-40 by 1987 Act No. 155, § 1; 1992 Act No. 501, Part II § 11N. 181, § 681. Repealed by 2026 Act No. 209, §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4, eff May 19, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4E1D7EFD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="719F01AA" w14:textId="77777777">
-[...54 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="041FAA73" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="112459DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 38-47-50. Repealed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3469525B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="466C8A73" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="348B267C" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="71FAF6CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: Former Section, titled Adjusters represent the companies, had the following history: Former 1976 Code § 38-47-50 [1957 (50) 534; 1962 Code § 37-203.2] recodified as § 38-45-40 by 1987 Act No. 155, § 1; Former 1976 Code § 38-49-50 [1947 (45) 322; 1952 Code § 37-224; 1962 Code § 37-225] recodified as § 38-47-50 by 1987 Act No. 155, § 1; 1993 Act No. 181, § 681. Repealed by 2026 Act No. 209, § 4, eff May 19, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4D9981A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="157A21E4" w14:textId="77777777">
-[...81 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="252878C1" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="5045663A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 38-47-55. Repealed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="54D3EEA0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="2101092F" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="6A12ADEF" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="4D23E9CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: Former Section, titled Food spoilage adjustments, had the following history: 2019 Act No. 6 (S.360), § 1, eff July 1, 2019. Repealed by 2026 Act No. 209, § 4, eff May 19, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0D83EF11" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="3EF979FB" w14:textId="77777777">
-[...135 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="1C9F5BBD" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="71755771" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 38-47-60. Repealed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="3D7DE6B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="19568817" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="383D9C82" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="67FC0A98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: Former Section, titled Adjuster acting for unauthorized insurer, had the following history: Former 1976 Code § 38-47-60 [1947 (45) 322; 1952 Code § 37-206; 1962 Code § 37-206] has no comparable provisions in 1987 Act No. 155; Former 1976 Code § 38-49-60 [1947 (45) 322; 1952 Code § 37-226; 1962 Code § 37-226] recodified as § 38-47-60 by 1987 Act No. 155, § 1; 1988 Act No. 374, § 21; 1993 Act No. 184, § 216; 1993 Act No. 181, § 681. Repealed by 2026 Act No. 209, § 4, eff May 19, 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="5A6CB16B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="0788B0EB" w14:textId="77777777">
-[...54 lines deleted...]
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="4A413B88" w14:textId="77777777">
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="198EC80C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>SECTION 38-47-70. Repealed.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="true"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0C113708" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C24FA5" w:rsidRDefault="00C24FA5" w14:paraId="3C287005" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:t>HISTORY: Former 1976 Code § 38-47-70 [1947 (45) 322; 1952 Code § 37-207; 1962 Code § 37-207; 1978 Act No. 585 § 2; 1981 Act No. 11, § 2] recodified as § 38-45-60 by 1987 Act No. 155, § 1; Former 1976 Code § 38-49-70 [1947 (45) 322; 1952 Code § 37-223; 1962 Code § 37-223] recodified as § 38-47-70 by 1987 Act No. 155, § 1; 1988 Act No. 374, § 22; 1993 Act No. 181, § 681.</w:t>
+    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DE6F18" w:rsidRDefault="00DE6F18" w14:paraId="0664D323" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>HISTORY: Former Section, titled Indication of violation of title by adjuster warrants imposition of listed penalties; notice, had the following history: Former 1976 Code § 38-47-70 [1947 (45) 322; 1952 Code § 37-207; 1962 Code § 37-207; 1978 Act No. 585 § 2; 1981 Act No. 11, § 2] recodified as § 38-45-60 by 1987 Act No. 155, § 1; Former 1976 Code § 38-49-70 [1947 (45) 322; 1952 Code § 37-223; 1962 Code § 37-223] recodified as § 38-47-70 by 1987 Act No. 155, § 1; 1988 Act No. 374, § 22; 1993 Act No. 181, § 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH"/>
+        </w:rPr>
+        <w:t>81. Repealed by 2026 Act No. 209, § 4, eff May 19, 2026.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>